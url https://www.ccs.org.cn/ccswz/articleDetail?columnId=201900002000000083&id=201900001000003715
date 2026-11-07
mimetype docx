--- v0 (2026-04-30)
+++ v1 (2026-11-07)
@@ -1,360 +1,393 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>标 识 号/</w:t>
+        <w:t>标</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>识</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>号</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋_GB2312" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>Identification Number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:_________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋_GB2312" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>(由本社填写)</w:t>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>由本社填写</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋_GB2312" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5880"/>
         </w:tabs>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋_GB2312" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="仿宋_GB2312" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(Filled in by CCS)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="156" w:afterLines="50" w:after="156"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
-        <w:t>船舶装载仪审图</w:t>
-[...10 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+        <w:t>船舶装载仪审图协议</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="156" w:afterLines="50" w:after="156"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>APPLICATION FOR LOADING COMPUTER SOFTWARE APPROVAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
       <w:pPr>
         <w:spacing w:beforeLines="50" w:before="156" w:afterLines="50" w:after="156"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
-[...19 lines deleted...]
-        <w:t>中国船级社进行</w:t>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>兹委托中国船级社进行</w:t>
       </w:r>
       <w:r>
         <w:t>/ The approval is requested for</w:t>
       </w:r>
-      <w:r w:rsidR="003478E4">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> CCS</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>软件总体认可</w:t>
       </w:r>
       <w:r>
         <w:t>/Software General Approval</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>软件单船认可</w:t>
       </w:r>
       <w:r>
         <w:t>/Software Specific Ship Approval</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
-[...4 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>软件名称</w:t>
       </w:r>
       <w:r>
         <w:t>/ Software name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
@@ -377,3270 +410,3878 @@
         <w:t>版本号</w:t>
       </w:r>
       <w:r>
         <w:t>/ Version No.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312" w:hint="eastAsia"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
-[...27 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>如委托软件总体认可，请填：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>If software general approval is requested, please state:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>已认可的版本号、认可号（如前版本曾经</w:t>
       </w:r>
       <w:r>
         <w:t>CCS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>总体认可）</w:t>
       </w:r>
       <w:r>
         <w:t>________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="200" w:left="2100" w:hangingChars="800" w:hanging="1680"/>
       </w:pPr>
       <w:r>
         <w:t>Previous general-approved Version NO</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>./</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
-        <w:t xml:space="preserve">Approval No.(If previously general-approved by </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+        <w:t>Approval No.(If previously general-appro</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">ved by </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="200" w:left="2100" w:hangingChars="800" w:hanging="1680"/>
       </w:pPr>
       <w:r>
         <w:t>CCS)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>对硬件的要求</w:t>
       </w:r>
       <w:r>
         <w:t>/ Requirements for hardware</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                      </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>适用船舶类型</w:t>
       </w:r>
       <w:r>
         <w:t>/ Applicable type of ship</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
-[...24 lines deleted...]
-        <w:t>软件单船认可，请填</w:t>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>如委托软件单船认可，请填</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> If software specific ship approval is requested, please state</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>船名</w:t>
       </w:r>
       <w:r>
         <w:t>/ Ship</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>’</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>s name</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">                 </w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:t>CCS</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>认可号（如已经总体认可时）：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:t>CCS Software General Approval No</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>.(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t>If general-approved)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                          </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>硬件名称、型号、出厂编号：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
       </w:pPr>
       <w:r>
         <w:t>Name/Model/Series No. of Hardware</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>硬件名称、型号、出厂编号：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Name/Model/Series No. of Hardware</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>硬件名称、型号、出厂编号：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:firstLineChars="200" w:firstLine="420"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Name/Model/Series No. of Hardware</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">                                           </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
-[...4 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>本软件主要技术说明如下</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>The software has following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="200" w:left="420"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>一般要求的功能</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>General requirements</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>用户在线帮助</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840" w:firstLineChars="100" w:firstLine="210"/>
       </w:pPr>
       <w:r>
         <w:t>On-line user’s task help</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>普通用户无法改变已输入的船舶几何特征、空船重量及重心、许用值曲线等数据</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
-        <w:t>Stored data of ship geometry characteristic, lightweight with gravity center and limit curves are protected</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+        <w:t>Stored data of ship geometry characteristic, lightweight with gra</w:t>
+      </w:r>
+      <w:r>
+        <w:t>vity center and limit curves are protected</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>普通用户无法改变应用程序</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t>The programs are protected</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>能尽可能减少明显的或不合逻辑的输入错误，如输入值超过实际舱容或为负值</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+        <w:t>能尽可能减少明显的或不合逻辑的输入错误，如输入值超过实际舱容或为负</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>值</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>Safeguarding against erroneous input such as some negative input, tank overfilling, etc.</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>能清楚的判断装载状况是否满足规定的要求</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t>Judgement of loading conditions is clearly given</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="200" w:left="420"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>总纵强度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>/ Longitudinal strength</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+        <w:t>/ Longitudinal streng</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>能显示</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>最大许</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>用弯矩和</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>最大许</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>用剪力曲线</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t>The permissible shear force and bending moment can be displayed</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>计算并显示</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>规定肋位的</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>弯矩和剪力值，且与许用值比较</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t>Calculating and displaying shear force and bending moment against permissible values at the prescribed frame points</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>可对油船</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>散货船等设有</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>纵</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>舱壁的船舶进行剪应力修正（适用时）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t>Correction of shear forces for bulk carrier/tanker with longitudinal bulkhead (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>能显示</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>最大许</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>用扭矩值（适用时）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
-        <w:t>The permissible torsional moment values can be displayed (if applicable)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+        <w:t>The permissible torsional moment valu</w:t>
+      </w:r>
+      <w:r>
+        <w:t>es can be displayed (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>计算并显示校核</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>肋</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>位处因货物装载不均匀而产生的扭矩，且与许用值比较</w:t>
       </w:r>
       <w:r>
         <w:t>(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>适用时</w:t>
       </w:r>
       <w:r>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
-        <w:t>Calculating and displaying torsional moment against permissible values at the check frame points (if applicable)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+        <w:t>Calculating and displaying torsional moment against permissible values at the check frame points (if applicable</w:t>
+      </w:r>
+      <w:r>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="200" w:left="420"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>完整稳性</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Intact stability</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>显示最大</w:t>
       </w:r>
       <w:r>
         <w:t>KG</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>曲线或最小</w:t>
       </w:r>
       <w:r>
         <w:t>GM</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>曲线</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t>Maximum KG or minimum GM curves can be displayed</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>对初稳性高度进行自由液面修正</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Free surface effects as correction to initial GM </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...8 lines deleted...]
-      <w:r w:rsidR="00467B46">
+        <w:instrText xml:space="preserve"> F</w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve">ORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>对</w:t>
       </w:r>
       <w:r>
         <w:t>GZ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>曲线进行自由液面修正</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t>Free surface effects as correction to GZ values</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>可计算实际及允许的谷物倾侧力矩（适用时）</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
-        <w:t>Calculating and displaying actual and allowable grain heeling moment (if applicable)</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+        <w:t xml:space="preserve">Calculating and displaying actual </w:t>
+      </w:r>
+      <w:r>
+        <w:t>and allowable grain heeling moment (if applicable)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>计算并显示</w:t>
       </w:r>
       <w:r>
         <w:t>GZ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>曲线</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t>Calculating and displaying GZ curve</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>完整稳性</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>衡准满足</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>情况计算</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Calculating with respect to the prescribed intact stability criteria</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:ind w:leftChars="200" w:left="420"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>破舱稳性</w:t>
       </w:r>
       <w:r>
         <w:t>/</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> Damage stabilit</w:t>
       </w:r>
       <w:r>
         <w:t>y</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>计算采用损失浮力法</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t>Calculation is based on lost buoyancy method</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>对</w:t>
       </w:r>
       <w:r>
         <w:t>GZ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>曲线进行自由液面修正</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t>Free surface effect as a correction to GZ values</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>对</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>原装有</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>液体</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>的舱柜破损</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>后进行修正</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t>Correction for initial contents of damaged tanks</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>定义破损舱室，计算并显示破损后的</w:t>
       </w:r>
       <w:r>
         <w:t>GZ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>曲线</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
-        <w:t>Defining damaged compartments, calculating and displaying GZ curve</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+        <w:t>Defining damaged compartments, calculating</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and displaying GZ curve</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>计算破损后的平衡位置</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
         <w:t>Calculation of equilibrium position after damage</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:ind w:leftChars="400" w:left="840"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00467B46">
-[...6 lines deleted...]
-      <w:r w:rsidR="00467B46">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:sz w:val="15"/>
           <w:szCs w:val="15"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>破舱稳性</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>衡准满足</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>情况计算</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:ind w:leftChars="500" w:left="1050"/>
       </w:pPr>
       <w:r>
-        <w:t>Calculating with respect to the prescribed damage stability criteria</w:t>
-[...3 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3"/>
+        <w:t xml:space="preserve">Calculating with respect to the prescribed damage stability </w:t>
+      </w:r>
+      <w:r>
+        <w:t>criteria</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F"/>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:pPr>
+        <w:ind w:leftChars="200" w:left="420"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>集装箱绑扎计算</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Container lashing calculation</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9" w:rsidP="00D13DD9">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="990" w:hangingChars="100" w:hanging="150"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>绑扎计算基于经认可的货物系固手册</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9" w:rsidP="00D13DD9">
+      <w:pPr>
+        <w:ind w:leftChars="495" w:left="1039"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lashing calculation is based on the approved </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">argo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ecuring </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>anual</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRPr="00D13DD9" w:rsidRDefault="00D13DD9" w:rsidP="00D13DD9">
+      <w:pPr>
+        <w:widowControl/>
+        <w:ind w:leftChars="400" w:left="990" w:hangingChars="100" w:hanging="150"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D13DD9">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t>甲板上和货舱内的集装箱绑扎布置</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:bidi="ar"/>
+        </w:rPr>
+        <w:t>校核</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9" w:rsidP="00D13DD9">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="840" w:firstLineChars="100" w:firstLine="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Securing strength verification for each container stacks on </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13DD9">
+        <w:t>deck</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> and in </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D13DD9">
+        <w:t>h</w:t>
+      </w:r>
+      <w:r>
+        <w:t>old</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="840"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>与装载仪配载数据自动交互</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="500" w:left="1050"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Automatic data exchange with the loading instrument</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="840"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00D13DD9">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>非标准箱堆装校核</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="500" w:left="1050"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Securing strength verification for non-standard container stacks</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="840"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>特定航线横向加速度折减</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:ind w:leftChars="500" w:left="1050"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>Transverse acceleration reduction for specifi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>voyage</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="840"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:sz w:val="15"/>
+          <w:szCs w:val="15"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>特定季节横向加速度折减</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:pPr>
+        <w:ind w:leftChars="400" w:left="840" w:firstLineChars="100" w:firstLine="210"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>T</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ransverse acceleration reduction for specifi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ed</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>weather</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8522"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00273FD3" w:rsidTr="00273FD3">
+      <w:tr w:rsidR="0019793F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9191" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:ind w:left="630" w:hangingChars="300" w:hanging="630"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>说明：凡确认的项目，请在送审的软件系统说明书中按适用情况对其功能、计算方法及所应用的标准，如有关公约</w:t>
             </w:r>
             <w:r>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>规范</w:t>
             </w:r>
             <w:r>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
               </w:rPr>
               <w:t>规则等进行详细说明。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:ind w:left="630" w:hangingChars="300" w:hanging="630"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Remark: Any items you confirmed should be detailed in the software description you will submit for approval with respect to the functions, or calculating method, or applicable Conventions, Rules and Regulations as appropriate.</w:t>
+              <w:t>Remark: Any items you confirmed should be d</w:t>
+            </w:r>
+            <w:r>
+              <w:t>etailed in the software description you will submit for approval with respect to the functions, or calculating method, or applicable Conventions, Rules and Regulations as appropriate.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3"/>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F"/>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>本单位愿为认可工作提供方便，保证支付由软件认可产生的费用，包括认可费和验船师为执行认可工作所必需的差旅费。即使此项认可未能由船级社完成，我们也同意根据已进行的工作按比例向中国船级社支付相应的费用。</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
-[...5 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3"/>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:r>
+        <w:t>We agree to pay the specified service fee and, in addition, any travelling and other expenses incurred by the surveyor in connection with the services. In th</w:t>
+      </w:r>
+      <w:r>
+        <w:t>e event of this approval not being completed under the Society’s services, we also agree to pay on a prorate basis of the services provided</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F"/>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F"/>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="9253" w:type="dxa"/>
+        <w:tblW w:w="8663" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1827"/>
-        <w:gridCol w:w="1588"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="1571"/>
+        <w:gridCol w:w="1378"/>
+        <w:gridCol w:w="1304"/>
+        <w:gridCol w:w="1777"/>
+        <w:gridCol w:w="1200"/>
+        <w:gridCol w:w="1177"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00273FD3" w:rsidTr="00273FD3">
+      <w:tr w:rsidR="0019793F" w:rsidTr="00D13DD9">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="003478E4">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>委托</w:t>
-[...7 lines deleted...]
-              <w:t>方公司名称</w:t>
+              <w:t>委托方公司名称</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name of the applying company</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4798" w:type="dxa"/>
+            <w:tcW w:w="4459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1578" w:type="dxa"/>
+            <w:tcW w:w="1177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00273FD3" w:rsidTr="00273FD3">
+      <w:tr w:rsidR="0019793F" w:rsidTr="00D13DD9">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>联系人</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Contact</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1595" w:type="dxa"/>
+            <w:tcW w:w="1378" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1237" w:type="dxa"/>
+            <w:tcW w:w="1304" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>电话</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>手机</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Phone/Mobile phone</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1966" w:type="dxa"/>
+            <w:tcW w:w="1777" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>传</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>真</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Fax</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1578" w:type="dxa"/>
+            <w:tcW w:w="1177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00273FD3" w:rsidTr="00273FD3">
+      <w:tr w:rsidR="0019793F" w:rsidTr="00D13DD9">
         <w:trPr>
           <w:trHeight w:val="400"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1833" w:type="dxa"/>
+            <w:tcW w:w="1827" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>地</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>址</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
           </w:p>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Address</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4798" w:type="dxa"/>
+            <w:tcW w:w="4459" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1044" w:type="dxa"/>
+            <w:tcW w:w="1200" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
-            <w:hideMark/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>邮</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>编</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Post code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1578" w:type="dxa"/>
+            <w:tcW w:w="1177" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3">
+          <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
             <w:pPr>
               <w:spacing w:line="0" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3"/>
-[...13 lines deleted...]
-      <w:r w:rsidR="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F"/>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>委托日期</w:t>
+      </w:r>
+      <w:r>
         <w:t>/ Date of application</w:t>
       </w:r>
-      <w:r w:rsidR="00273FD3">
+      <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:r w:rsidR="00273FD3">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
-[...19 lines deleted...]
-    <w:p w:rsidR="00273FD3" w:rsidRDefault="00273FD3" w:rsidP="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>（委托方公司盖章或授权人签字）：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="0019793F" w:rsidRDefault="00D13DD9">
       <w:r>
         <w:rPr>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>(Stamp of the applying company or signature of the authorized person)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000963EB" w:rsidRPr="00273FD3" w:rsidRDefault="000963EB"/>
-    <w:sectPr w:rsidR="000963EB" w:rsidRPr="00273FD3">
+    <w:p w:rsidR="0019793F" w:rsidRDefault="0019793F"/>
+    <w:sectPr w:rsidR="0019793F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1800" w:bottom="1440" w:left="1800" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-  <w:font w:name="Calibri">
-    <w:panose1 w:val="020F0502020204030204"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
     <w:altName w:val="仿宋"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
-    <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="080E0000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
+  <w15:person w15:author="刘强">
+    <w15:presenceInfo w15:providerId="WPS Office" w15:userId="5848225467"/>
+  </w15:person>
+  <w15:person w15:author="彭诚洋">
+    <w15:presenceInfo w15:providerId="WPS Office" w15:userId="5043074766"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="99"/>
-[...1 lines deleted...]
-  <w:bordersDoNotSurroundFooter/>
+  <w:zoom w:percent="150"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:trackRevisions/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
+  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
+    <w:doNotWrapTextWithPunct/>
+    <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
+    <w:doNotUseIndentAsNumberingTabStop/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:docVars>
+    <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiNDg1YjFhN2U1MTI0NDVkNDU3MDg5YzhjYWM1YTQ1MGUifQ=="/>
+  </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00273FD3"/>
     <w:rsid w:val="000963EB"/>
+    <w:rsid w:val="0019793F"/>
     <w:rsid w:val="00273FD3"/>
     <w:rsid w:val="003478E4"/>
     <w:rsid w:val="00467B46"/>
+    <w:rsid w:val="00D13DD9"/>
+    <w:rsid w:val="022F635F"/>
+    <w:rsid w:val="15561D05"/>
+    <w:rsid w:val="16FA4E02"/>
+    <w:rsid w:val="1836116D"/>
+    <w:rsid w:val="342501EA"/>
+    <w:rsid w:val="37244046"/>
+    <w:rsid w:val="39265177"/>
+    <w:rsid w:val="3AA33EA4"/>
+    <w:rsid w:val="3C9035EC"/>
+    <w:rsid w:val="4D3B4EC4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Text" w:uiPriority="0"/>
+    <w:lsdException w:name="Plain Text" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:qFormat="1"/>
+    <w:lsdException w:name="Balloon Text" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
@@ -3690,197 +4331,200 @@
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="Char"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00273FD3"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00273FD3"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="Char0"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003478E4"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="纯文本 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
     <w:name w:val="批注框文本 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003478E4"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/stylesWithEffects.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-[...2 lines deleted...]
-        <w:szCs w:val="22"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
     <w:lsdException w:name="Normal" w:semiHidden="0" w:uiPriority="0" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:semiHidden="0" w:uiPriority="9" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="toc 1" w:uiPriority="39"/>
     <w:lsdException w:name="toc 2" w:uiPriority="39"/>
     <w:lsdException w:name="toc 3" w:uiPriority="39"/>
     <w:lsdException w:name="toc 4" w:uiPriority="39"/>
     <w:lsdException w:name="toc 5" w:uiPriority="39"/>
     <w:lsdException w:name="toc 6" w:uiPriority="39"/>
     <w:lsdException w:name="toc 7" w:uiPriority="39"/>
     <w:lsdException w:name="toc 8" w:uiPriority="39"/>
     <w:lsdException w:name="toc 9" w:uiPriority="39"/>
     <w:lsdException w:name="caption" w:uiPriority="35" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:semiHidden="0" w:uiPriority="10" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:semiHidden="0" w:uiPriority="11" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:semiHidden="0" w:uiPriority="22" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:semiHidden="0" w:uiPriority="20" w:unhideWhenUsed="0" w:qFormat="1"/>
-    <w:lsdException w:name="Plain Text" w:uiPriority="0"/>
+    <w:lsdException w:name="Plain Text" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:qFormat="1"/>
+    <w:lsdException w:name="Balloon Text" w:qFormat="1"/>
     <w:lsdException w:name="Table Grid" w:semiHidden="0" w:uiPriority="59" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="Placeholder Text" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="No Spacing" w:semiHidden="0" w:uiPriority="1" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 1" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 1" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 1" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
-    <w:lsdException w:name="Revision" w:unhideWhenUsed="0"/>
-[...2 lines deleted...]
-    <w:lsdException w:name="Intense Quote" w:semiHidden="0" w:uiPriority="30" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 1" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 1" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 2" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 2" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 2" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:semiHidden="0" w:uiPriority="63" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 2" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 2" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Shading Accent 3" w:semiHidden="0" w:uiPriority="60" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light List Accent 3" w:semiHidden="0" w:uiPriority="61" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Light Grid Accent 3" w:semiHidden="0" w:uiPriority="62" w:unhideWhenUsed="0"/>
@@ -3930,166 +4574,145 @@
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:semiHidden="0" w:uiPriority="64" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:semiHidden="0" w:uiPriority="65" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:semiHidden="0" w:uiPriority="66" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:semiHidden="0" w:uiPriority="67" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:semiHidden="0" w:uiPriority="68" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:semiHidden="0" w:uiPriority="69" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Dark List Accent 6" w:semiHidden="0" w:uiPriority="70" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:semiHidden="0" w:uiPriority="71" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful List Accent 6" w:semiHidden="0" w:uiPriority="72" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:semiHidden="0" w:uiPriority="73" w:unhideWhenUsed="0"/>
     <w:lsdException w:name="Subtle Emphasis" w:semiHidden="0" w:uiPriority="19" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:semiHidden="0" w:uiPriority="21" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:semiHidden="0" w:uiPriority="31" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:semiHidden="0" w:uiPriority="32" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:semiHidden="0" w:uiPriority="33" w:unhideWhenUsed="0" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:uiPriority="37"/>
     <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:kern w:val="2"/>
+      <w:sz w:val="21"/>
+      <w:szCs w:val="22"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="Char"/>
+    <w:autoRedefine/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00273FD3"/>
-[...10 lines deleted...]
-    <w:rsid w:val="00273FD3"/>
+    <w:qFormat/>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Courier New" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="a4">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="Char0"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003478E4"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="纯文本 Char"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a3"/>
+    <w:autoRedefine/>
+    <w:semiHidden/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
     <w:name w:val="批注框文本 Char"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="a4"/>
+    <w:autoRedefine/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="003478E4"/>
+    <w:qFormat/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
-[...30 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题​​">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4335,53 +4958,64 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>688</Words>
-  <Characters>3924</Characters>
+  <Words>778</Words>
+  <Characters>4435</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>32</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>36</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <Company/>
+  <Company>神州网信技术有限公司</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4603</CharactersWithSpaces>
+  <CharactersWithSpaces>5203</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>许发艳</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
+    <vt:lpwstr>2052-12.1.0.16388</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
+    <vt:lpwstr>70AC8D88FD2D4F38972D079C5B279AAD_13</vt:lpwstr>
+  </property>
+</Properties>
+</file>